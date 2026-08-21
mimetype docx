--- v0 (2026-07-07)
+++ v1 (2026-08-21)
@@ -989,73 +989,73 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> year)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="522B9AFA" w14:textId="77777777" w:rsidR="000A0BA3" w:rsidRPr="00677C7A" w:rsidRDefault="000A0BA3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677C7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>_____________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DE54E32" w14:textId="198F7D0A" w:rsidR="000A0BA3" w:rsidRPr="00677C7A" w:rsidRDefault="000A0BA3">
+    <w:p w14:paraId="6DE54E32" w14:textId="1FDE7383" w:rsidR="000A0BA3" w:rsidRPr="00677C7A" w:rsidRDefault="000A0BA3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677C7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>CURRENT ENROLLMENT IN FALL 202</w:t>
       </w:r>
-      <w:r w:rsidR="002A4155">
-[...5 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00AA0706">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00DC5644" w:rsidRPr="00677C7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D76057" w:rsidRPr="00677C7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>SEMETER</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10F5CB27" w14:textId="77777777" w:rsidR="000A0BA3" w:rsidRPr="00677C7A" w:rsidRDefault="000A0BA3" w:rsidP="000A0BA3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1365"/>
         </w:tabs>
         <w:rPr>
@@ -1501,111 +1501,114 @@
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D74E42" w:rsidRPr="00677C7A" w:rsidSect="000F6119">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B32C86"/>
     <w:rsid w:val="000A0BA3"/>
     <w:rsid w:val="000F6119"/>
     <w:rsid w:val="0010426F"/>
     <w:rsid w:val="00183215"/>
     <w:rsid w:val="002A4155"/>
     <w:rsid w:val="002B44A5"/>
     <w:rsid w:val="00302EE9"/>
     <w:rsid w:val="003B0EA0"/>
     <w:rsid w:val="0047138C"/>
     <w:rsid w:val="005E7D2E"/>
     <w:rsid w:val="00677C7A"/>
     <w:rsid w:val="006A36A7"/>
+    <w:rsid w:val="00AA0706"/>
     <w:rsid w:val="00B32C86"/>
     <w:rsid w:val="00C30256"/>
+    <w:rsid w:val="00D338C4"/>
     <w:rsid w:val="00D74E42"/>
     <w:rsid w:val="00D76057"/>
     <w:rsid w:val="00DC5644"/>
     <w:rsid w:val="00E263A4"/>
     <w:rsid w:val="00F023A4"/>
+    <w:rsid w:val="00F864C9"/>
     <w:rsid w:val="00FB4E43"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -2343,75 +2346,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81807B7A-6C53-4818-AFBD-3F0FEFB445E9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>207</Words>
-  <Characters>1181</Characters>
+  <Words>83</Words>
+  <Characters>1305</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>33</Lines>
+  <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>The Walt Disney Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1386</CharactersWithSpaces>
+  <CharactersWithSpaces>1357</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Wilson, Sherrell J.</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_c62e0584-010f-4004-8a6a-d5c118c8b4bd_Enabled">
     <vt:lpwstr>true</vt:lpwstr>